--- v0 (2025-12-11)
+++ v1 (2026-06-07)
@@ -47,390 +47,390 @@
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Cena rynkowa</t>
   </si>
   <si>
     <t>Paleta</t>
   </si>
   <si>
     <t>Reer 45020 Kratka na Łóżko By My Side, Szary, 150 x 50 cm Barierka do łóżka By My Side, 150 x 50 cm</t>
   </si>
   <si>
     <t>B00S9CQKBE</t>
   </si>
   <si>
     <t>W23-GI9238</t>
   </si>
   <si>
     <t>P23689-385</t>
   </si>
   <si>
+    <t>MAM Mini Cooler &amp; Clip, Odświeżanie i klipy, Masaż, Niebieski</t>
+  </si>
+  <si>
+    <t>B08445M397</t>
+  </si>
+  <si>
+    <t>W23-JK6073</t>
+  </si>
+  <si>
+    <t>P047306-011</t>
+  </si>
+  <si>
+    <t>Infinno Tummy Time Mat Baby Water Play Mat, Activity Center, Stimulate Your Baby's Growth, Baby Toys, 3 to 24 Months, 26”x20”</t>
+  </si>
+  <si>
+    <t>B07XC6YCC5</t>
+  </si>
+  <si>
+    <t>W23-JK6040</t>
+  </si>
+  <si>
+    <t>Medela Contact nakładki na klatkę piersiową, nie zawierają BPA, wykonane z ultracienkiego, miękkiego silikonu, w zestawie 2 nakładki na piersi i etui, 16 mm, małe Przezroczysty M</t>
+  </si>
+  <si>
+    <t>B001UFB52G</t>
+  </si>
+  <si>
+    <t>W23-HQ8355</t>
+  </si>
+  <si>
+    <t>P23692-903</t>
+  </si>
+  <si>
     <t>Babymoov Nutribaby (+) szary parowar blender 6 w 1</t>
   </si>
   <si>
     <t>B01MFAED0E</t>
   </si>
   <si>
     <t>W23-GI8612</t>
   </si>
   <si>
     <t>P23689-361</t>
   </si>
   <si>
+    <t>Badabulle antypoślizgowa mata łazienkowa ze wskaźnikiem temperatury, 70 x 40 cm</t>
+  </si>
+  <si>
+    <t>B09HTWCQN6</t>
+  </si>
+  <si>
+    <t>W23-KP2633</t>
+  </si>
+  <si>
+    <t>P23705-762</t>
+  </si>
+  <si>
+    <t>Fisher-Price HBW56 zebra Walker-GE</t>
+  </si>
+  <si>
+    <t>B08LDVQC9X</t>
+  </si>
+  <si>
+    <t>W23-KX7583</t>
+  </si>
+  <si>
+    <t>P23707-585</t>
+  </si>
+  <si>
+    <t>Suavinex, Nomadyczny sterylizator do smoczków ultrafioletowych (UV). Sterylizuje w ciągu 3 minut. Działa z kablem USB lub bateriami. Usuwa 99% zarazków. Perła</t>
+  </si>
+  <si>
+    <t>B078J2L2PM</t>
+  </si>
+  <si>
+    <t>W24-AI8686</t>
+  </si>
+  <si>
+    <t>P048314-017</t>
+  </si>
+  <si>
     <t>Béaba - Babycook Neo - Baby Food Maker - 4 w 1: Food Processor, Blender and Cooker - Soft Steamer Cooking - Quick Homemade Baby Food - Wyprodukowano we Francji - Szklana miska - Stal nierdzewna Tub</t>
   </si>
   <si>
     <t>B08P1RT3G9</t>
   </si>
   <si>
     <t>W23-FZ2601</t>
   </si>
   <si>
     <t>P23688-407</t>
   </si>
   <si>
-    <t>Fisher-Price HBW56 zebra Walker-GE</t>
-[...20 lines deleted...]
-    <t>P23692-903</t>
+    <t>THERMOBABY - Krzesło TUDI - od 6 do 36 miesięcy (lub do 15 Kg) - Wygodne - Kompaktowe - Szare - Wyprodukowano we Francji</t>
+  </si>
+  <si>
+    <t>B09VPPXGCX</t>
+  </si>
+  <si>
+    <t>W23-KP7560</t>
+  </si>
+  <si>
+    <t>P23705-867</t>
+  </si>
+  <si>
+    <t>Hauck 603666 Dziecięce Łóżko Turystyczne, Niebieski/Czarny, 120 x 60 cm</t>
+  </si>
+  <si>
+    <t>B004AHLMEW</t>
+  </si>
+  <si>
+    <t>W24-AA7138</t>
+  </si>
+  <si>
+    <t>P24713-905</t>
+  </si>
+  <si>
+    <t>Pabobo Lampka nocna dla małych dzieci w kolorze szarym</t>
+  </si>
+  <si>
+    <t>B0757QTFYH</t>
+  </si>
+  <si>
+    <t>W23-KP2647</t>
+  </si>
+  <si>
+    <t>Tommee Tippee 2-in-1 Portable Penguin Nursery Night light with Portable Egg Light, Adjustable Brightness, USB-Powered Lampka nocna pingwin</t>
+  </si>
+  <si>
+    <t>B0825DWMP2</t>
+  </si>
+  <si>
+    <t>W23-KP2593</t>
+  </si>
+  <si>
+    <t>Smoby Little Smoby Zestaw do Zabawy, Wielokolorowy, Od 18 mies.</t>
+  </si>
+  <si>
+    <t>B0B2PJXPMC</t>
+  </si>
+  <si>
+    <t>W23-LS6914</t>
+  </si>
+  <si>
+    <t>P23709-177</t>
+  </si>
+  <si>
+    <t>Pabobo Lumilove Barbapapa – komadek lampka nocna dla niemowląt i dzieci – ładowarka indukcyjna – różowa różowy</t>
+  </si>
+  <si>
+    <t>B001Q4JL3G</t>
+  </si>
+  <si>
+    <t>W23-KP2614</t>
+  </si>
+  <si>
+    <t>Podgrzewacz do butelek z interfejsem dotykowym</t>
+  </si>
+  <si>
+    <t>B092SDF2R2</t>
+  </si>
+  <si>
+    <t>W24-AI8677</t>
+  </si>
+  <si>
+    <t>W23-JK6072</t>
+  </si>
+  <si>
+    <t>Motorola Baby 501278604028 Cyfrowy Mikrofon Dziecięcy z Technologią DECT, Biały</t>
+  </si>
+  <si>
+    <t>B08BG3DJJ3</t>
+  </si>
+  <si>
+    <t>W23-JT5006</t>
+  </si>
+  <si>
+    <t>P23700-368</t>
+  </si>
+  <si>
+    <t>Babymoov Handy Care Audio elektroniczna niania - 500 m</t>
+  </si>
+  <si>
+    <t>B0B3XPTNGX</t>
+  </si>
+  <si>
+    <t>W23-KP2585</t>
+  </si>
+  <si>
+    <t>W23-IM5483</t>
+  </si>
+  <si>
+    <t>P23694-862</t>
+  </si>
+  <si>
+    <t>Chicco podgrzewacz do butelek z urządzeniem do sterylizacji</t>
+  </si>
+  <si>
+    <t>B092SD95HJ</t>
+  </si>
+  <si>
+    <t>W23-LP8407</t>
+  </si>
+  <si>
+    <t>P048009-017</t>
+  </si>
+  <si>
+    <t>Motorola Baby AM24 / MBP24 elektroniczna elektroniczna niania – cyfrowy mikrofon z technologią DECT do monitorowania audio temperatury pokojowej – mikrofon o wysokiej czułości i dwukierunkowej rozmowy – biały</t>
+  </si>
+  <si>
+    <t>B0000YVP00</t>
+  </si>
+  <si>
+    <t>W23-JT5008</t>
+  </si>
+  <si>
+    <t>Tommee Tippee LetsGo przenośny podgrzewacz do butelek w podróży, ładowany przez USB, elektryczny podgrzewacz do butelek, lekki i przyjazny w podróży</t>
+  </si>
+  <si>
+    <t>B0BGQF1MMR</t>
+  </si>
+  <si>
+    <t>W23-LP8440</t>
+  </si>
+  <si>
+    <t>W23-LP8480</t>
+  </si>
+  <si>
+    <t>Hellobaby Babyphone Kamera, 3,2 Zoll Baby Phone mit Videokamera, 360° PTZ Babykamera Überwachung mit VOX, Nachtsicht, Temperatursensor, bidirektionales Audio, Videotelefon für Babys, 960×320 dots</t>
+  </si>
+  <si>
+    <t>B0BCVXYJHP</t>
+  </si>
+  <si>
+    <t>W23-LL8433</t>
+  </si>
+  <si>
+    <t>W23-LQ2943</t>
+  </si>
+  <si>
+    <t>W23-LO4385</t>
+  </si>
+  <si>
+    <t>Roba Krzesełko Dziecięce ze Schodami, Biały Sit Up III Standard Biały</t>
+  </si>
+  <si>
+    <t>B002Q4IALO</t>
+  </si>
+  <si>
+    <t>W23-LX8931</t>
+  </si>
+  <si>
+    <t>P048157-009</t>
   </si>
   <si>
     <t>NEBULA SPACER - Air Liquide Medical - Rodzinny rozpylacz aerozolu - Zintegrowany system terapii aerozolem z prysznicem na nos Rinowash</t>
   </si>
   <si>
     <t>B009USP3Q4</t>
   </si>
   <si>
     <t>W23-HQ8327</t>
   </si>
   <si>
-    <t>Roba Krzesełko Dziecięce ze Schodami, Biały Sit Up III Standard Biały</t>
-[...22 lines deleted...]
-  <si>
     <t>BÉABA - Babycook Solo - 4 w 1 urządzenie do przygotowywania posiłków dla niemowląt - delikatne parowar - szybkie gotowanie na parze w 15 minut - kosz do gotowania ze stali nierdzewnej - szary babycook solo szary</t>
   </si>
   <si>
     <t>B019FKEZDS</t>
   </si>
   <si>
     <t>W23-IM5475</t>
   </si>
   <si>
-    <t>P23694-862</t>
-[...23 lines deleted...]
-    <t>W23-JT5008</t>
+    <t>Tommee Tippee Perfect Prep Day &amp; Night Urządzenie do przygotowywania pokarmu, z cyfrowym wyświetlaczem i regulacją głośności, Czarne</t>
+  </si>
+  <si>
+    <t>B08QK93Z77</t>
+  </si>
+  <si>
+    <t>W23-JK6109</t>
+  </si>
+  <si>
+    <t>Babymoov Elektryczna kołyska dla niemowląt Swoon Light – z naturalnymi mi huśtawki, pozytywka z 8 melodiami, pochylana powierzchnia do leżenia</t>
+  </si>
+  <si>
+    <t>B08N6CC352</t>
+  </si>
+  <si>
+    <t>W23-KX7404</t>
+  </si>
+  <si>
+    <t>P23707-574</t>
+  </si>
+  <si>
+    <t>W23-KP2566</t>
+  </si>
+  <si>
+    <t>W23-KP2628</t>
+  </si>
+  <si>
+    <t>Chicco Baby Monitor Wideo Deluxe, Kamera Dla Niemowląt I Dzieci Z Kolorowym Ekranem Lcd 4.3</t>
+  </si>
+  <si>
+    <t>B08CBQQYJQ</t>
+  </si>
+  <si>
+    <t>W23-LN4174</t>
+  </si>
+  <si>
+    <t>Babymoov Automatyczny bujaczek leżaczek Swoon Motion, Zinc</t>
+  </si>
+  <si>
+    <t>B00N8YZ7CG</t>
+  </si>
+  <si>
+    <t>W24-AI5761</t>
+  </si>
+  <si>
+    <t>P24716-420</t>
+  </si>
+  <si>
+    <t>Babybrezza - Formula Pro Advanced - Natychmiastowy Automatyczny Przyrząd do Przygotowywania Mleka dla Dziecka - Dozuje i Miesza Gorącą Wodę i Mleko w Proszku za Naciśnięciem Jednego Przycisku</t>
+  </si>
+  <si>
+    <t>B00CWXW9RK</t>
+  </si>
+  <si>
+    <t>W23-LD1822</t>
+  </si>
+  <si>
+    <t>P23708-252</t>
   </si>
   <si>
     <t>Pinolino 110065 łóżko dziecięce</t>
   </si>
   <si>
     <t>B085LR1Z3Y</t>
   </si>
   <si>
     <t>W23-JT9614</t>
-  </si>
-[...214 lines deleted...]
-    <t>W23-LS6914</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -804,892 +804,892 @@
       </c>
       <c r="B2" s="1">
         <v>4013283450208</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>1.33</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1">
-        <v>3661276148789</v>
+        <v>9001616708992</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>2.72</v>
+        <v>1.64</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1">
-        <v>3384349128975</v>
+        <v>786592953299</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>3.8</v>
+        <v>1.72</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1">
+        <v>7612367016629</v>
+      </c>
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="1">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>2.37</v>
+      </c>
+      <c r="G5" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="1">
+        <v>3661276148789</v>
+      </c>
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="1">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>2.72</v>
+      </c>
+      <c r="G6" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3661276174511</v>
+      </c>
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="1">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>2.77</v>
+      </c>
+      <c r="G7" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="1">
-        <v>4005317244976</v>
+        <v>194735003389</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>13.04</v>
+        <v>3.18</v>
       </c>
       <c r="G8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="1">
-        <v>4007923603666</v>
+        <v>8426420046459</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>5.49</v>
+        <v>3.71</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1">
-        <v>3384349124618</v>
+        <v>3384349128975</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>18.78</v>
+        <v>3.8</v>
       </c>
       <c r="G10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="B11" s="1">
-        <v>4013283450208</v>
+        <v>3023191986295</v>
       </c>
       <c r="C11" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>8.79</v>
+        <v>5.37</v>
       </c>
       <c r="G11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B12" s="1">
-        <v>5012786040281</v>
+        <v>4007923603666</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>7.59</v>
+        <v>5.49</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" s="1">
-        <v>5012786042339</v>
+        <v>3760125262109</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>9.42</v>
+        <v>5.88</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="B14" s="1"/>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>71.8</v>
+        <v>5.99</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>3661276014763</v>
+        <v>3032161402024</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>24.56</v>
+        <v>6.16</v>
       </c>
       <c r="G15" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B16" s="1">
-        <v>3023191986295</v>
+        <v>3760125260341</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>5.37</v>
+        <v>6.39</v>
       </c>
       <c r="G16" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" s="1">
-        <v>3661276170810</v>
+        <v>8058664129553</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>19.56</v>
+        <v>6.45</v>
       </c>
       <c r="G17" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>3661276148789</v>
+        <v>8058664129553</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>19.89</v>
+        <v>6.49</v>
       </c>
       <c r="G18" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="B19" s="1">
-        <v>3661276148789</v>
+        <v>5012786040281</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>19.89</v>
+        <v>7.59</v>
       </c>
       <c r="G19" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B20" s="1">
         <v>3661276174535</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>8.68</v>
       </c>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>3661276174511</v>
+        <v>4013283450208</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>2.77</v>
+        <v>8.79</v>
       </c>
       <c r="G21" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B22" s="1">
-        <v>3760125260341</v>
+        <v>8058664129560</v>
       </c>
       <c r="C22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>6.39</v>
+        <v>8.82</v>
       </c>
       <c r="G22" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>3760125262109</v>
+        <v>5012786042339</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>5.88</v>
+        <v>9.42</v>
       </c>
       <c r="G23" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B24" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="B24" s="1">
+        <v>5010415237705</v>
+      </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>5.99</v>
+        <v>9.61</v>
       </c>
       <c r="G24" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="1">
-        <v>886267005015</v>
+        <v>5010415237705</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>42.06</v>
+        <v>9.61</v>
       </c>
       <c r="G25" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="1">
-        <v>9001616708992</v>
+        <v>190282011792</v>
       </c>
       <c r="C26" t="s">
         <v>88</v>
       </c>
       <c r="D26" t="s">
         <v>89</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>1.64</v>
+        <v>12.78</v>
       </c>
       <c r="G26" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B27" s="1">
-        <v>8058664129553</v>
+        <v>190282011792</v>
       </c>
       <c r="C27" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>6.49</v>
+        <v>12.78</v>
       </c>
       <c r="G27" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B28" s="1">
-        <v>786592953299</v>
+        <v>190282011792</v>
       </c>
       <c r="C28" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>1.72</v>
+        <v>12.78</v>
       </c>
       <c r="G28" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B29" s="1">
-        <v>5010415237460</v>
+        <v>4005317244976</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>19.16</v>
+        <v>13.04</v>
       </c>
       <c r="G29" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B30" s="1">
-        <v>8058664129553</v>
+        <v>801566204235</v>
       </c>
       <c r="C30" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D30" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>6.45</v>
+        <v>15.21</v>
       </c>
       <c r="G30" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B31" s="1">
-        <v>8426420046459</v>
+        <v>3384349124618</v>
       </c>
       <c r="C31" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>3.71</v>
+        <v>18.78</v>
       </c>
       <c r="G31" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B32" s="1">
-        <v>8058664129560</v>
+        <v>5010415237460</v>
       </c>
       <c r="C32" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>8.82</v>
+        <v>19.16</v>
       </c>
       <c r="G32" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B33" s="1">
-        <v>5010415237705</v>
+        <v>3661276170810</v>
       </c>
       <c r="C33" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D33" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>9.61</v>
+        <v>19.56</v>
       </c>
       <c r="G33" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3661276148789</v>
+      </c>
+      <c r="C34" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" t="s">
         <v>109</v>
       </c>
-      <c r="B34" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>9.61</v>
+        <v>19.89</v>
       </c>
       <c r="G34" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="B35" s="1">
-        <v>8058664124848</v>
+        <v>3661276148789</v>
       </c>
       <c r="C35" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="D35" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>23.0</v>
+        <v>19.89</v>
       </c>
       <c r="G35" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B36" s="1">
-        <v>190282011792</v>
+        <v>8058664124848</v>
       </c>
       <c r="C36" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D36" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>12.78</v>
+        <v>23.0</v>
       </c>
       <c r="G36" t="s">
-        <v>116</v>
+        <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" s="1">
+        <v>3661276014763</v>
+      </c>
+      <c r="C37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D37" t="s">
+        <v>116</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>24.56</v>
+      </c>
+      <c r="G37" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B38" s="1">
-        <v>190282011792</v>
+        <v>886267005015</v>
       </c>
       <c r="C38" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D38" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>42.06</v>
+      </c>
+      <c r="G38" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>122</v>
       </c>
       <c r="B39" s="1">
-        <v>3032161402024</v>
+        <v>4035769050443</v>
       </c>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>124</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>6.16</v>
+        <v>71.8</v>
       </c>
       <c r="G39" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>